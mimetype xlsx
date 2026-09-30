--- v0 (2026-08-02)
+++ v1 (2026-09-30)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8828c1b2699424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9347e7c5224b47999ec5ed3085bfb9c9.psmdcp" Id="R157f82ee5a8c4fe3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a7796d380a4453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42a0ef0970f04934a5d14bf47a81e556.psmdcp" Id="R0b1a7370affe4490" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Hot Springs Cou..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -3017,66 +3017,324 @@
   <x:si>
     <x:t xml:space="preserve"> 18 - 4-H  /  4-H Woodworking  /  03: Intermediates (11-13 yrs old) - First or second year in project</x:t>
   </x:si>
   <x:si>
     <x:t>214</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 18 - 4-H  /  4-H Woodworking  /  05: Seniors (14-18 yrs old) - First or second year in project</x:t>
   </x:si>
   <x:si>
     <x:t>94</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson, Cason</x:t>
   </x:si>
   <x:si>
     <x:t>626</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 18 - 4-H  /  4-H Woodworking  /  06: Seniors (14-18 yrs old) - Three years in project</x:t>
   </x:si>
   <x:si>
     <x:t>507</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve"> 18 - 4-H  /  4-H Youth Leadership  /  03: Intermediates (11-13 yrs old) - First or second year in project</x:t>
-[...2 lines deleted...]
-    <x:t>53</x:t>
+    <x:t xml:space="preserve"> 18 - 4-H  /  4-H Youth Leadership  /  05: Seniors (14-18 yrs old) - First or second year in project</x:t>
   </x:si>
   <x:si>
     <x:t>Grand Champion Civic Engagement</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve"> 18 - 4-H  /  4-H Youth Leadership  /  05: Seniors (14-18 yrs old) - First or second year in project</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>513</x:t>
   </x:si>
   <x:si>
     <x:t>808</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Adult Garments - Amateur - Adult / Youth - Senior  /  04: Shorts, Pants or Skirt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beckham, Penny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1041</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Framed Pictures or Wall Hangings - Amateur - Adult / Youth - Senior  /  03: Counted Cross-Stitch, worked in 16 count</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilon, Paula</x:t>
+  </x:si>
+  <x:si>
+    <x:t>870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand Champion Culinary</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Framed Pictures or Wall Hangings - Amateur - Adult / Youth - Senior  /  04: Counted Cross-Stitch, worked in 14 count</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson, Erin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand Champion Needle Work</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wille, Delina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>833</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Framed Pictures or Wall Hangings - Amateur - Adult / Youth - Senior  /  05: Embroidery, any technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phipps, Gayle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>881</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Leathercraft - Amateur - Adult  /  02: Picture, Carved or Tooled - Must be framed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1036</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Leathercraft - Amateur - Adult  /  05: Wearing Apparel - vests, chaps, shirts, hats, belts, leather jewelry, etc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1037</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Painting &amp; Drawing - Professional  /  01: Oil, Acrylic, or Finger Painting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>872</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Photography - Amateur - Adult - Black and White  /  03: Animals - Domesticated or Livestock, Casual / Informal, NO controlled lighting or backgrounds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sorensen, Kathy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>846</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Photography - Amateur - Adult - Black and White  /  04: Scenery</x:t>
+  </x:si>
+  <x:si>
+    <x:t>847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagles, Christian</x:t>
+  </x:si>
+  <x:si>
+    <x:t>934</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Photography - Amateur - Adult - Black and White  /  05: Still Life &amp; Conceptual</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deromedi, Shelley</x:t>
+  </x:si>
+  <x:si>
+    <x:t>953</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Photography - Amateur - Adult - Black and White  /  06: Plant World - Cultivated or wild, arranged or free-growing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>848</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Photography - Amateur - Adult - Black and White  /  07: Agriculture &amp; Ranch Life</x:t>
+  </x:si>
+  <x:si>
+    <x:t>849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>851</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Photography - Amateur - Adult - Black and White  /  08: Abstract &amp; Experimental</x:t>
+  </x:si>
+  <x:si>
+    <x:t>852</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Photography - Amateur - Adult - Color  /  01: People - Casual / Informal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>935</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Photography - Amateur - Adult - Color  /  02: Wildlife - NO Pets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>956</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Photography - Amateur - Adult - Color  /  04: Scenery</x:t>
+  </x:si>
+  <x:si>
+    <x:t>936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>958</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Photography - Amateur - Adult - Color  /  06: Plant World - Cultivated or wild, arranged or free-growing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>960</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Photography - Amateur - Adult - Color  /  07: Agricultural &amp; Ranch Life</x:t>
+  </x:si>
+  <x:si>
+    <x:t>937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>961</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Photography - Professional - Black &amp; White  /  02: Wildlife - No Pets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bomengen, Lisa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1031</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Photography - Professional - Black &amp; White  /  04: Scenery</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1035</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Photography - Youth Senior / Intermediate  /  02: Wildlife - No Pets or livestock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>836</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Photography - Youth Senior / Intermediate  /  04: Scenery &amp; Natural World</x:t>
+  </x:si>
+  <x:si>
+    <x:t>838</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Photography - Youth Senior / Intermediate  /  05: Still Life &amp; Conceptual</x:t>
+  </x:si>
+  <x:si>
+    <x:t>839</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Photography - Youth Senior / Intermediate  /  08: Abstract &amp; Experimental</x:t>
+  </x:si>
+  <x:si>
+    <x:t>828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>840</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Photography - Youth Senior / Intermediate  /  09: Nighttime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>832</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Photography - Youth Senior / Intermediate  /  10: Any other subject matter - No digital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 19 - Open Class  /  Photography Challenges  /  2: Spirit of Wyoming</x:t>
+  </x:si>
+  <x:si>
+    <x:t>835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>845</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -3099,52 +3357,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J612" totalsRowShown="0">
-  <x:autoFilter ref="A1:J612"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J659" totalsRowShown="0">
+  <x:autoFilter ref="A1:J659"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3408,51 +3666,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J612"/>
+  <x:dimension ref="A1:J659"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -19085,51 +19343,51 @@
       </x:c>
     </x:row>
     <x:row r="490" spans="1:10">
       <x:c r="A490" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G490" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H490" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="I490" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J490" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:10">
       <x:c r="A491" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
@@ -19149,51 +19407,51 @@
       </x:c>
     </x:row>
     <x:row r="492" spans="1:10">
       <x:c r="A492" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="D492" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G492" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H492" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="I492" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J492" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:10">
       <x:c r="A493" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="D493" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
@@ -20045,83 +20303,83 @@
       </x:c>
     </x:row>
     <x:row r="520" spans="1:10">
       <x:c r="A520" s="0" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="B520" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="D520" s="0" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="E520" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F520" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G520" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H520" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="I520" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J520" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:10">
       <x:c r="A521" s="0" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C521" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="D521" s="0" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="E521" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F521" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H521" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="I521" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:10">
       <x:c r="A522" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D522" s="0" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F522" s="0" t="s">
@@ -22875,170 +23133,1674 @@
       </x:c>
       <x:c r="E608" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F608" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="G608" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H608" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I608" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J608" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:10">
       <x:c r="A609" s="0" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D609" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E609" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F609" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H609" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="I609" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:10">
       <x:c r="A610" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C610" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D610" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="E610" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F610" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G610" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H610" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I610" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J610" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:10">
       <x:c r="A611" s="0" t="s">
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="B611" s="0" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="C611" s="0" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="D611" s="0" t="s">
         <x:v>1005</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1006</x:v>
       </x:c>
       <x:c r="E611" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F611" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I611" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:10">
       <x:c r="A612" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="D612" s="0" t="s">
+        <x:v>1009</x:v>
+      </x:c>
+      <x:c r="E612" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F612" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G612" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H612" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I612" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J612" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="613" spans="1:10">
+      <x:c r="A613" s="0" t="s">
+        <x:v>1010</x:v>
+      </x:c>
+      <x:c r="B613" s="0" t="s">
+        <x:v>1011</x:v>
+      </x:c>
+      <x:c r="C613" s="0" t="s">
+        <x:v>1012</x:v>
+      </x:c>
+      <x:c r="D613" s="0" t="s">
+        <x:v>1013</x:v>
+      </x:c>
+      <x:c r="E613" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F613" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G613" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H613" s="0" t="s">
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="I613" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J613" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="614" spans="1:10">
+      <x:c r="A614" s="0" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="B614" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C614" s="0" t="s">
+        <x:v>1016</x:v>
+      </x:c>
+      <x:c r="D614" s="0" t="s">
+        <x:v>1017</x:v>
+      </x:c>
+      <x:c r="E614" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F614" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G614" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H614" s="0" t="s">
+        <x:v>1018</x:v>
+      </x:c>
+      <x:c r="I614" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J614" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="615" spans="1:10">
+      <x:c r="A615" s="0" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="B615" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C615" s="0" t="s">
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="D615" s="0" t="s">
+        <x:v>1020</x:v>
+      </x:c>
+      <x:c r="E615" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F615" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G615" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H615" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I615" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J615" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="616" spans="1:10">
+      <x:c r="A616" s="0" t="s">
+        <x:v>1021</x:v>
+      </x:c>
+      <x:c r="B616" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C616" s="0" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="D616" s="0" t="s">
+        <x:v>1023</x:v>
+      </x:c>
+      <x:c r="E616" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F616" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G616" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H616" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I616" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J616" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="617" spans="1:10">
+      <x:c r="A617" s="0" t="s">
+        <x:v>1024</x:v>
+      </x:c>
+      <x:c r="B617" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
-      <x:c r="E612" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="J612" s="0" t="s">
+      <x:c r="C617" s="0" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="D617" s="0" t="s">
+        <x:v>1025</x:v>
+      </x:c>
+      <x:c r="E617" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F617" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G617" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H617" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I617" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J617" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="618" spans="1:10">
+      <x:c r="A618" s="0" t="s">
+        <x:v>1026</x:v>
+      </x:c>
+      <x:c r="B618" s="0" t="s">
+        <x:v>1007</x:v>
+      </x:c>
+      <x:c r="C618" s="0" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="D618" s="0" t="s">
+        <x:v>1027</x:v>
+      </x:c>
+      <x:c r="E618" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F618" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G618" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H618" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I618" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J618" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="619" spans="1:10">
+      <x:c r="A619" s="0" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="B619" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C619" s="0" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="D619" s="0" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="E619" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F619" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G619" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H619" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I619" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J619" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="620" spans="1:10">
+      <x:c r="A620" s="0" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="B620" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C620" s="0" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="D620" s="0" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="E620" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F620" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G620" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H620" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I620" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J620" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="621" spans="1:10">
+      <x:c r="A621" s="0" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="B621" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C621" s="0" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="D621" s="0" t="s">
+        <x:v>1031</x:v>
+      </x:c>
+      <x:c r="E621" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F621" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G621" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H621" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I621" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J621" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="622" spans="1:10">
+      <x:c r="A622" s="0" t="s">
+        <x:v>1032</x:v>
+      </x:c>
+      <x:c r="B622" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C622" s="0" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="D622" s="0" t="s">
+        <x:v>1034</x:v>
+      </x:c>
+      <x:c r="E622" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F622" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G622" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H622" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I622" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J622" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="623" spans="1:10">
+      <x:c r="A623" s="0" t="s">
+        <x:v>1035</x:v>
+      </x:c>
+      <x:c r="B623" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C623" s="0" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="D623" s="0" t="s">
+        <x:v>1036</x:v>
+      </x:c>
+      <x:c r="E623" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F623" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G623" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H623" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I623" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J623" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="624" spans="1:10">
+      <x:c r="A624" s="0" t="s">
+        <x:v>1035</x:v>
+      </x:c>
+      <x:c r="B624" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C624" s="0" t="s">
+        <x:v>1037</x:v>
+      </x:c>
+      <x:c r="D624" s="0" t="s">
+        <x:v>1038</x:v>
+      </x:c>
+      <x:c r="E624" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F624" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G624" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H624" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I624" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J624" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="625" spans="1:10">
+      <x:c r="A625" s="0" t="s">
+        <x:v>1039</x:v>
+      </x:c>
+      <x:c r="B625" s="0" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="C625" s="0" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="D625" s="0" t="s">
+        <x:v>1041</x:v>
+      </x:c>
+      <x:c r="E625" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F625" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G625" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H625" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I625" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J625" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="626" spans="1:10">
+      <x:c r="A626" s="0" t="s">
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="B626" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C626" s="0" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="D626" s="0" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="E626" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F626" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G626" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H626" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I626" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J626" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="627" spans="1:10">
+      <x:c r="A627" s="0" t="s">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="B627" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C627" s="0" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="D627" s="0" t="s">
+        <x:v>1045</x:v>
+      </x:c>
+      <x:c r="E627" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F627" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G627" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H627" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I627" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J627" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="628" spans="1:10">
+      <x:c r="A628" s="0" t="s">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="B628" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C628" s="0" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="D628" s="0" t="s">
+        <x:v>1046</x:v>
+      </x:c>
+      <x:c r="E628" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F628" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G628" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H628" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I628" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J628" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="629" spans="1:10">
+      <x:c r="A629" s="0" t="s">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="B629" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C629" s="0" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="D629" s="0" t="s">
+        <x:v>1047</x:v>
+      </x:c>
+      <x:c r="E629" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F629" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G629" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H629" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I629" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J629" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="630" spans="1:10">
+      <x:c r="A630" s="0" t="s">
+        <x:v>1048</x:v>
+      </x:c>
+      <x:c r="B630" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C630" s="0" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="D630" s="0" t="s">
+        <x:v>1049</x:v>
+      </x:c>
+      <x:c r="E630" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F630" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G630" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H630" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I630" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J630" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="631" spans="1:10">
+      <x:c r="A631" s="0" t="s">
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="B631" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C631" s="0" t="s">
+        <x:v>1037</x:v>
+      </x:c>
+      <x:c r="D631" s="0" t="s">
+        <x:v>1051</x:v>
+      </x:c>
+      <x:c r="E631" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F631" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G631" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H631" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I631" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J631" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="632" spans="1:10">
+      <x:c r="A632" s="0" t="s">
+        <x:v>1052</x:v>
+      </x:c>
+      <x:c r="B632" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C632" s="0" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="D632" s="0" t="s">
+        <x:v>1053</x:v>
+      </x:c>
+      <x:c r="E632" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F632" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G632" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H632" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I632" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J632" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="633" spans="1:10">
+      <x:c r="A633" s="0" t="s">
+        <x:v>1052</x:v>
+      </x:c>
+      <x:c r="B633" s="0" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="C633" s="0" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="D633" s="0" t="s">
+        <x:v>1054</x:v>
+      </x:c>
+      <x:c r="E633" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F633" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G633" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H633" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I633" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J633" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="634" spans="1:10">
+      <x:c r="A634" s="0" t="s">
+        <x:v>1055</x:v>
+      </x:c>
+      <x:c r="B634" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C634" s="0" t="s">
+        <x:v>1037</x:v>
+      </x:c>
+      <x:c r="D634" s="0" t="s">
+        <x:v>1056</x:v>
+      </x:c>
+      <x:c r="E634" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F634" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G634" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H634" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I634" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J634" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="635" spans="1:10">
+      <x:c r="A635" s="0" t="s">
+        <x:v>1055</x:v>
+      </x:c>
+      <x:c r="B635" s="0" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="C635" s="0" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="D635" s="0" t="s">
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="E635" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F635" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G635" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H635" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I635" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J635" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="636" spans="1:10">
+      <x:c r="A636" s="0" t="s">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="B636" s="0" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="C636" s="0" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="D636" s="0" t="s">
+        <x:v>1059</x:v>
+      </x:c>
+      <x:c r="E636" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F636" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G636" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H636" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I636" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J636" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="637" spans="1:10">
+      <x:c r="A637" s="0" t="s">
+        <x:v>1060</x:v>
+      </x:c>
+      <x:c r="B637" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C637" s="0" t="s">
+        <x:v>1037</x:v>
+      </x:c>
+      <x:c r="D637" s="0" t="s">
+        <x:v>1061</x:v>
+      </x:c>
+      <x:c r="E637" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F637" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G637" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H637" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I637" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J637" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="638" spans="1:10">
+      <x:c r="A638" s="0" t="s">
+        <x:v>1060</x:v>
+      </x:c>
+      <x:c r="B638" s="0" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="C638" s="0" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="D638" s="0" t="s">
+        <x:v>1062</x:v>
+      </x:c>
+      <x:c r="E638" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F638" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G638" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H638" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I638" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J638" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="639" spans="1:10">
+      <x:c r="A639" s="0" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="B639" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C639" s="0" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="D639" s="0" t="s">
+        <x:v>1065</x:v>
+      </x:c>
+      <x:c r="E639" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F639" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G639" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H639" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I639" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J639" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="640" spans="1:10">
+      <x:c r="A640" s="0" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="B640" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C640" s="0" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="D640" s="0" t="s">
+        <x:v>1066</x:v>
+      </x:c>
+      <x:c r="E640" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F640" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G640" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H640" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I640" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J640" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="641" spans="1:10">
+      <x:c r="A641" s="0" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="B641" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C641" s="0" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="D641" s="0" t="s">
+        <x:v>1067</x:v>
+      </x:c>
+      <x:c r="E641" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F641" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G641" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H641" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I641" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J641" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="642" spans="1:10">
+      <x:c r="A642" s="0" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="B642" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C642" s="0" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="D642" s="0" t="s">
+        <x:v>1068</x:v>
+      </x:c>
+      <x:c r="E642" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F642" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G642" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H642" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I642" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J642" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="643" spans="1:10">
+      <x:c r="A643" s="0" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="B643" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C643" s="0" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="D643" s="0" t="s">
+        <x:v>1069</x:v>
+      </x:c>
+      <x:c r="E643" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F643" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G643" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H643" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I643" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J643" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="644" spans="1:10">
+      <x:c r="A644" s="0" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="B644" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C644" s="0" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="D644" s="0" t="s">
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="E644" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F644" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G644" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H644" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I644" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J644" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="645" spans="1:10">
+      <x:c r="A645" s="0" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="B645" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C645" s="0" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="D645" s="0" t="s">
+        <x:v>1071</x:v>
+      </x:c>
+      <x:c r="E645" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F645" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G645" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H645" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I645" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J645" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="646" spans="1:10">
+      <x:c r="A646" s="0" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="B646" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C646" s="0" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="D646" s="0" t="s">
+        <x:v>1072</x:v>
+      </x:c>
+      <x:c r="E646" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F646" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G646" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H646" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I646" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J646" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="647" spans="1:10">
+      <x:c r="A647" s="0" t="s">
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="B647" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C647" s="0" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="D647" s="0" t="s">
+        <x:v>1074</x:v>
+      </x:c>
+      <x:c r="E647" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F647" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G647" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H647" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I647" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J647" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="648" spans="1:10">
+      <x:c r="A648" s="0" t="s">
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="B648" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C648" s="0" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="D648" s="0" t="s">
+        <x:v>1075</x:v>
+      </x:c>
+      <x:c r="E648" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F648" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G648" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H648" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I648" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J648" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="649" spans="1:10">
+      <x:c r="A649" s="0" t="s">
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="B649" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C649" s="0" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="D649" s="0" t="s">
+        <x:v>1076</x:v>
+      </x:c>
+      <x:c r="E649" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F649" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G649" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H649" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I649" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J649" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="650" spans="1:10">
+      <x:c r="A650" s="0" t="s">
+        <x:v>1077</x:v>
+      </x:c>
+      <x:c r="B650" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C650" s="0" t="s">
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="D650" s="0" t="s">
+        <x:v>1078</x:v>
+      </x:c>
+      <x:c r="E650" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F650" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G650" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H650" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I650" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J650" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="651" spans="1:10">
+      <x:c r="A651" s="0" t="s">
+        <x:v>1077</x:v>
+      </x:c>
+      <x:c r="B651" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C651" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D651" s="0" t="s">
+        <x:v>1079</x:v>
+      </x:c>
+      <x:c r="E651" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F651" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G651" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H651" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I651" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J651" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="652" spans="1:10">
+      <x:c r="A652" s="0" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="B652" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C652" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D652" s="0" t="s">
+        <x:v>1081</x:v>
+      </x:c>
+      <x:c r="E652" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F652" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G652" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H652" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I652" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J652" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="653" spans="1:10">
+      <x:c r="A653" s="0" t="s">
+        <x:v>1082</x:v>
+      </x:c>
+      <x:c r="B653" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C653" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D653" s="0" t="s">
+        <x:v>1083</x:v>
+      </x:c>
+      <x:c r="E653" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F653" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G653" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H653" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I653" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J653" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="654" spans="1:10">
+      <x:c r="A654" s="0" t="s">
+        <x:v>1084</x:v>
+      </x:c>
+      <x:c r="B654" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C654" s="0" t="s">
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="D654" s="0" t="s">
+        <x:v>1085</x:v>
+      </x:c>
+      <x:c r="E654" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F654" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G654" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H654" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I654" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J654" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="655" spans="1:10">
+      <x:c r="A655" s="0" t="s">
+        <x:v>1084</x:v>
+      </x:c>
+      <x:c r="B655" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C655" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D655" s="0" t="s">
+        <x:v>1086</x:v>
+      </x:c>
+      <x:c r="E655" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F655" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G655" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H655" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I655" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J655" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="656" spans="1:10">
+      <x:c r="A656" s="0" t="s">
+        <x:v>1087</x:v>
+      </x:c>
+      <x:c r="B656" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C656" s="0" t="s">
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="D656" s="0" t="s">
+        <x:v>1088</x:v>
+      </x:c>
+      <x:c r="E656" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F656" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G656" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H656" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I656" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J656" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="657" spans="1:10">
+      <x:c r="A657" s="0" t="s">
+        <x:v>1089</x:v>
+      </x:c>
+      <x:c r="B657" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C657" s="0" t="s">
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="D657" s="0" t="s">
+        <x:v>1090</x:v>
+      </x:c>
+      <x:c r="E657" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F657" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G657" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H657" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I657" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J657" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="658" spans="1:10">
+      <x:c r="A658" s="0" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="B658" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C658" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D658" s="0" t="s">
+        <x:v>1092</x:v>
+      </x:c>
+      <x:c r="E658" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F658" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G658" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H658" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I658" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J658" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="659" spans="1:10">
+      <x:c r="A659" s="0" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="B659" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C659" s="0" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="D659" s="0" t="s">
+        <x:v>1093</x:v>
+      </x:c>
+      <x:c r="E659" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F659" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G659" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H659" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I659" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J659" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 Hot Springs Cou...</vt:lpstr>
       <vt:lpstr>Results-2026 Hot Springs Cou...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 Hot Springs Cou...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>